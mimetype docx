--- v0 (2026-10-10)
+++ v1 (2026-10-30)
@@ -298,53 +298,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFF4E93" w14:textId="77777777" w:rsidR="004C6E65" w:rsidRPr="004C6E65" w:rsidRDefault="004C6E65" w:rsidP="004C6E65">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E74059" w:rsidRPr="004C6E65" w14:paraId="60FEC210" w14:textId="77777777" w:rsidTr="004C6E65">
+      <w:tr w:rsidR="00E74059" w:rsidRPr="004C6E65" w14:paraId="60FEC210" w14:textId="77777777" w:rsidTr="0000137B">
         <w:trPr>
-          <w:trHeight w:val="1200"/>
+          <w:trHeight w:val="1649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1090FB68" w14:textId="77777777" w:rsidR="00E74059" w:rsidRDefault="00E74059" w:rsidP="004C6E65">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
@@ -375,124 +375,167 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>該当するものに</w:t>
             </w:r>
             <w:r w:rsidRPr="00E74059">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>「〇」を記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C59F90" w14:textId="3D9AA5F2" w:rsidR="00E74059" w:rsidRPr="00E74059" w:rsidRDefault="00E74059" w:rsidP="00E74059">
+          <w:p w14:paraId="48C59F90" w14:textId="3D9AA5F2" w:rsidR="00E74059" w:rsidRPr="00E74059" w:rsidRDefault="00E74059" w:rsidP="0000137B">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74059">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>宿泊施設</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">　　 ・　  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E74059">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>飲食</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6463BAB6" w14:textId="64415F82" w:rsidR="00E74059" w:rsidRPr="004C6E65" w:rsidRDefault="00E74059" w:rsidP="00E74059">
+          <w:p w14:paraId="76200FE0" w14:textId="77777777" w:rsidR="0000137B" w:rsidRDefault="00E74059" w:rsidP="0000137B">
             <w:pPr>
-              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E74059">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>レンタカー</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 　・    体験　</w:t>
+              <w:t xml:space="preserve"> 　・    体験</w:t>
+            </w:r>
+            <w:r w:rsidR="0000137B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6463BAB6" w14:textId="60014836" w:rsidR="00E74059" w:rsidRPr="004C6E65" w:rsidRDefault="0000137B" w:rsidP="0000137B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>お土産</w:t>
+            </w:r>
+            <w:r w:rsidR="00E74059">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6E65" w:rsidRPr="004C6E65" w14:paraId="0100FC2B" w14:textId="77777777" w:rsidTr="004C6E65">
         <w:trPr>
           <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB8D381" w14:textId="77777777" w:rsidR="004C6E65" w:rsidRPr="004C6E65" w:rsidRDefault="004C6E65" w:rsidP="004C6E65">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -712,60 +755,50 @@
               <w:t>※市役所来庁予定日を記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37CFB682" w14:textId="77777777" w:rsidR="004C6E65" w:rsidRPr="004C6E65" w:rsidRDefault="004C6E65" w:rsidP="004C6E65">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="511F3BC8" w14:textId="5E355220" w:rsidR="004C6E65" w:rsidRDefault="004C6E65" w:rsidP="004C6E65">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="15191B20" w14:textId="4A6B83C1" w:rsidR="004C6E65" w:rsidRPr="004C6E65" w:rsidRDefault="004C6E65" w:rsidP="004C6E65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6E65">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -987,51 +1020,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>期限時点で生じた残部は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4E1C">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>各事業所において、責任を持って処分</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6E65">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>していただきますようお願いいたします。</w:t>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>いただきますようお願いいたします。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C6E65" w:rsidRPr="004C6E65">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="576CFBC5" w14:textId="77777777" w:rsidR="00E74059" w:rsidRDefault="00E74059" w:rsidP="00E74059">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -1213,120 +1257,124 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="324407300">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="82"/>
+  <w:zoom w:percent="72"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C6E65"/>
+    <w:rsid w:val="0000137B"/>
     <w:rsid w:val="001E0C77"/>
     <w:rsid w:val="001F028E"/>
     <w:rsid w:val="0035302C"/>
     <w:rsid w:val="004C1F05"/>
     <w:rsid w:val="004C6E65"/>
+    <w:rsid w:val="00657C04"/>
     <w:rsid w:val="00671CE5"/>
     <w:rsid w:val="006C699D"/>
     <w:rsid w:val="0070147A"/>
     <w:rsid w:val="0086104F"/>
     <w:rsid w:val="0093569C"/>
     <w:rsid w:val="00AA1179"/>
     <w:rsid w:val="00B645A5"/>
     <w:rsid w:val="00BF4E1C"/>
     <w:rsid w:val="00C04A94"/>
     <w:rsid w:val="00E74059"/>
+    <w:rsid w:val="00EE7C81"/>
+    <w:rsid w:val="00FB574A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26C7FD30"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A8FBF02B-EA3E-42A7-8E58-0983CD3D356F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -2610,69 +2658,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>61</Words>
-  <Characters>353</Characters>
+  <Words>62</Words>
+  <Characters>357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>413</CharactersWithSpaces>
+  <CharactersWithSpaces>418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>07H236L</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>